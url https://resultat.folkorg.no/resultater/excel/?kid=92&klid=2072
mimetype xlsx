--- v0 (2025-10-25)
+++ v1 (2026-07-08)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resultatliste" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Landsfestivalen i gammaldansmusikk i Førde 2023</t>
   </si>
   <si>
     <t>Gruppespel</t>
   </si>
   <si>
     <t>NR.</t>
   </si>
   <si>
     <t>NAVN</t>
   </si>
   <si>
     <t>FREMFØRING</t>
   </si>
   <si>
     <t>POENG</t>
   </si>
   <si>
     <t>Kompani Byre</t>
   </si>
   <si>
     <t>Nr 1</t>
   </si>
   <si>
@@ -71,117 +71,174 @@
   <si>
     <t>Nr 3</t>
   </si>
   <si>
     <t>Lendmenn</t>
   </si>
   <si>
     <t>Nr 4</t>
   </si>
   <si>
     <t>Farstad &amp; Farstad</t>
   </si>
   <si>
     <t>Nr 5</t>
   </si>
   <si>
     <t>Madam Jam</t>
   </si>
   <si>
     <t>Nr 6</t>
   </si>
   <si>
     <t>Grindstuen og Midtlis orkester</t>
   </si>
   <si>
+    <t>83</t>
+  </si>
+  <si>
     <t>Sindre &amp; Co</t>
   </si>
   <si>
+    <t>78</t>
+  </si>
+  <si>
     <t>Avvik</t>
   </si>
   <si>
+    <t>77</t>
+  </si>
+  <si>
     <t>Dølalæte</t>
   </si>
   <si>
+    <t>76</t>
+  </si>
+  <si>
     <t>Skultbakkalaget</t>
   </si>
   <si>
     <t>Trøskarlaget</t>
   </si>
   <si>
+    <t>73</t>
+  </si>
+  <si>
     <t>Kjorstad, Odde &amp; Ovrum</t>
   </si>
   <si>
+    <t>71</t>
+  </si>
+  <si>
     <t>Småradarane</t>
   </si>
   <si>
     <t>Sjodalen Låtarlag</t>
   </si>
   <si>
+    <t>70</t>
+  </si>
+  <si>
     <t>Tyst</t>
   </si>
   <si>
     <t>TA</t>
   </si>
   <si>
+    <t>69</t>
+  </si>
+  <si>
     <t>Venge</t>
   </si>
   <si>
     <t>Mariannes</t>
   </si>
   <si>
+    <t>68</t>
+  </si>
+  <si>
     <t>Ovrums</t>
   </si>
   <si>
+    <t>65</t>
+  </si>
+  <si>
     <t>Lektorlaget</t>
   </si>
   <si>
+    <t>64</t>
+  </si>
+  <si>
     <t>Lush</t>
   </si>
   <si>
+    <t>60</t>
+  </si>
+  <si>
     <t>Glo i glør</t>
   </si>
   <si>
+    <t>58</t>
+  </si>
+  <si>
     <t>Hærta Løint</t>
   </si>
   <si>
+    <t>56</t>
+  </si>
+  <si>
     <t>Feststemt</t>
   </si>
   <si>
+    <t>53</t>
+  </si>
+  <si>
     <t>De unge lovende</t>
   </si>
   <si>
+    <t>51</t>
+  </si>
+  <si>
     <t>Vardkampen Spellmannslag</t>
   </si>
   <si>
+    <t>49</t>
+  </si>
+  <si>
     <t>Fjordingane</t>
   </si>
   <si>
+    <t>44</t>
+  </si>
+  <si>
     <t>Havbrusen</t>
   </si>
   <si>
     <t>Frå Skjolden til Fåberg</t>
+  </si>
+  <si>
+    <t>42</t>
   </si>
   <si>
     <t>Fåbergbanden</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -688,388 +745,388 @@
       <c r="E9"/>
       <c r="F9" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10"/>
       <c r="B10" t="s">
         <v>16</v>
       </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11" t="s">
         <v>18</v>
       </c>
       <c r="C11"/>
-      <c r="D11">
-        <v>83</v>
+      <c r="D11" t="s">
+        <v>19</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C12"/>
-      <c r="D12">
-        <v>78</v>
+      <c r="D12" t="s">
+        <v>21</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="C13"/>
-      <c r="D13">
-        <v>77</v>
+      <c r="D13" t="s">
+        <v>23</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C14"/>
-      <c r="D14">
-        <v>76</v>
+      <c r="D14" t="s">
+        <v>25</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C15"/>
-      <c r="D15">
-        <v>76</v>
+      <c r="D15" t="s">
+        <v>25</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C16"/>
-      <c r="D16">
-        <v>73</v>
+      <c r="D16" t="s">
+        <v>28</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="C17"/>
-      <c r="D17">
-        <v>71</v>
+      <c r="D17" t="s">
+        <v>30</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="C18"/>
-      <c r="D18">
-        <v>71</v>
+      <c r="D18" t="s">
+        <v>30</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="C19"/>
-      <c r="D19">
-        <v>70</v>
+      <c r="D19" t="s">
+        <v>33</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="C20"/>
-      <c r="D20">
-        <v>70</v>
+      <c r="D20" t="s">
+        <v>33</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="C21"/>
-      <c r="D21">
-        <v>69</v>
+      <c r="D21" t="s">
+        <v>36</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C22"/>
-      <c r="D22">
-        <v>69</v>
+      <c r="D22" t="s">
+        <v>36</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="C23"/>
-      <c r="D23">
-        <v>68</v>
+      <c r="D23" t="s">
+        <v>39</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24" t="s">
-        <v>31</v>
+        <v>40</v>
       </c>
       <c r="C24"/>
-      <c r="D24">
-        <v>65</v>
+      <c r="D24" t="s">
+        <v>41</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25" t="s">
-        <v>32</v>
+        <v>42</v>
       </c>
       <c r="C25"/>
-      <c r="D25">
-        <v>64</v>
+      <c r="D25" t="s">
+        <v>43</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="C26"/>
-      <c r="D26">
-        <v>60</v>
+      <c r="D26" t="s">
+        <v>45</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="C27"/>
-      <c r="D27">
-        <v>58</v>
+      <c r="D27" t="s">
+        <v>47</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="C28"/>
-      <c r="D28">
-        <v>56</v>
+      <c r="D28" t="s">
+        <v>49</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29" t="s">
-        <v>36</v>
+        <v>50</v>
       </c>
       <c r="C29"/>
-      <c r="D29">
-        <v>53</v>
+      <c r="D29" t="s">
+        <v>51</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="C30"/>
-      <c r="D30">
-        <v>51</v>
+      <c r="D30" t="s">
+        <v>53</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31" t="s">
-        <v>38</v>
+        <v>54</v>
       </c>
       <c r="C31"/>
-      <c r="D31">
-        <v>49</v>
+      <c r="D31" t="s">
+        <v>55</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>28</v>
       </c>
       <c r="B32" t="s">
-        <v>39</v>
+        <v>56</v>
       </c>
       <c r="C32"/>
-      <c r="D32">
-        <v>44</v>
+      <c r="D32" t="s">
+        <v>57</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33" t="s">
-        <v>40</v>
+        <v>58</v>
       </c>
       <c r="C33"/>
-      <c r="D33">
-        <v>44</v>
+      <c r="D33" t="s">
+        <v>57</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34" t="s">
-        <v>41</v>
+        <v>59</v>
       </c>
       <c r="C34"/>
-      <c r="D34">
-        <v>42</v>
+      <c r="D34" t="s">
+        <v>60</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="C35"/>
-      <c r="D35">
-        <v>42</v>
+      <c r="D35" t="s">
+        <v>60</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>