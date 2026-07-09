--- v0 (2025-10-19)
+++ v1 (2026-07-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resultatliste" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Landskappleiken på Rjukan i Tinn 2022</t>
   </si>
   <si>
     <t>Fele A</t>
   </si>
   <si>
     <t>NR.</t>
   </si>
   <si>
     <t>NAVN</t>
   </si>
   <si>
     <t>LAG</t>
   </si>
   <si>
     <t>FREMFØRING</t>
   </si>
   <si>
     <t>POENG</t>
   </si>
   <si>
     <t>Astrid Sulheim</t>
   </si>
   <si>
@@ -65,102 +65,126 @@
   <si>
     <t>1. plass - Kongepokal</t>
   </si>
   <si>
     <t>Mads Kuraas</t>
   </si>
   <si>
     <t>Glåmos Spellmannslag</t>
   </si>
   <si>
     <t>2. plass</t>
   </si>
   <si>
     <t>Erlend Viken</t>
   </si>
   <si>
     <t>Oppdal Spell- og dansarlag</t>
   </si>
   <si>
     <t>3. plass</t>
   </si>
   <si>
     <t>Aslak O. Brimi</t>
   </si>
   <si>
+    <t>87</t>
+  </si>
+  <si>
     <t>Sigrid Stubsveen</t>
   </si>
   <si>
     <t>Engerdalsringen</t>
   </si>
   <si>
+    <t>86</t>
+  </si>
+  <si>
     <t>Hallgrim Ulvik Haug</t>
   </si>
   <si>
     <t>Gudbrandsdølenes spelmannslag / Vågå Spel- og Dansarlag</t>
   </si>
   <si>
+    <t>85</t>
+  </si>
+  <si>
     <t>Leif Inge Schjølberg</t>
   </si>
   <si>
     <t>Vågå Spel- og Dansarlag</t>
   </si>
   <si>
+    <t>84</t>
+  </si>
+  <si>
     <t>Johanne Løkensgard Mjøs</t>
   </si>
   <si>
     <t>Spelemannslaget i Bergen UL Ervingen, Voss Spelemannslag</t>
   </si>
   <si>
     <t>Ole Erik Feragen</t>
   </si>
   <si>
     <t>Brekken Spell- og danselag</t>
   </si>
   <si>
+    <t>83</t>
+  </si>
+  <si>
     <t>Hans P. Kjorstad</t>
   </si>
   <si>
     <t>Sør-Fron spel- og dansarlag</t>
   </si>
   <si>
     <t>Rasmus Kjorstad</t>
   </si>
   <si>
+    <t>82</t>
+  </si>
+  <si>
     <t>Ingeborg Ulberg Sommer</t>
   </si>
   <si>
     <t>Andreas Skeie Ljones</t>
   </si>
   <si>
     <t>Lillehammer Spel- og Dansarlag</t>
   </si>
   <si>
+    <t>81</t>
+  </si>
+  <si>
     <t>Roger Slåstuen</t>
   </si>
   <si>
     <t>Mukampen spel- og dansarlag</t>
+  </si>
+  <si>
+    <t>80</t>
   </si>
   <si>
     <t>Kari Grøsland</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -645,239 +669,239 @@
       <c r="A7"/>
       <c r="B7" t="s">
         <v>13</v>
       </c>
       <c r="C7" t="s">
         <v>14</v>
       </c>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>4</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
         <v>8</v>
       </c>
       <c r="D8"/>
-      <c r="E8">
-        <v>87</v>
+      <c r="E8" t="s">
+        <v>17</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D9"/>
-      <c r="E9">
-        <v>86</v>
+      <c r="E9" t="s">
+        <v>20</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D10"/>
-      <c r="E10">
-        <v>85</v>
+      <c r="E10" t="s">
+        <v>23</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D11"/>
-      <c r="E11">
-        <v>84</v>
+      <c r="E11" t="s">
+        <v>26</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D12"/>
-      <c r="E12">
-        <v>84</v>
+      <c r="E12" t="s">
+        <v>26</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D13"/>
-      <c r="E13">
-        <v>83</v>
+      <c r="E13" t="s">
+        <v>31</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D14"/>
-      <c r="E14">
-        <v>83</v>
+      <c r="E14" t="s">
+        <v>31</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="C15" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D15"/>
-      <c r="E15">
-        <v>82</v>
+      <c r="E15" t="s">
+        <v>35</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="C16" t="s">
         <v>11</v>
       </c>
       <c r="D16"/>
-      <c r="E16">
-        <v>82</v>
+      <c r="E16" t="s">
+        <v>35</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="C17" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="D17"/>
-      <c r="E17">
-        <v>81</v>
+      <c r="E17" t="s">
+        <v>39</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="C18" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="D18"/>
-      <c r="E18">
-        <v>80</v>
+      <c r="E18" t="s">
+        <v>42</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C19" t="s">
         <v>8</v>
       </c>
       <c r="D19"/>
-      <c r="E19">
-        <v>80</v>
+      <c r="E19" t="s">
+        <v>42</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>