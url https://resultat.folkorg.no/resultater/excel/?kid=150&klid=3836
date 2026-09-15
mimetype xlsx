--- v0 (2026-07-30)
+++ v1 (2026-09-15)
@@ -12,86 +12,98 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resultatliste" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>Landsfestivalen i gammaldansmusikk i Vågå 2026</t>
   </si>
   <si>
     <t>Samspel senior</t>
   </si>
   <si>
     <t>NR.</t>
   </si>
   <si>
     <t>NAVN</t>
   </si>
   <si>
     <t>FREMFØRING</t>
   </si>
   <si>
     <t>POENG</t>
   </si>
   <si>
+    <t>Nilssen/Westling</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nr 1 </t>
+  </si>
+  <si>
     <t>Simen og Silja</t>
   </si>
   <si>
-    <t>Finalist trekt rekkefølge</t>
-[...2 lines deleted...]
-    <t>Nilssen/Westling</t>
+    <t>Nr 2</t>
+  </si>
+  <si>
+    <t>Dag Gården og Leif Inge Schjølberg</t>
+  </si>
+  <si>
+    <t>Nr 3</t>
+  </si>
+  <si>
+    <t>Særsvip</t>
+  </si>
+  <si>
+    <t>Nr 4</t>
   </si>
   <si>
     <t>Ingrid and the Vegar(d)s</t>
   </si>
   <si>
-    <t>Særsvip</t>
-[...2 lines deleted...]
-    <t>Dag Gården og Leif Inge Schjølberg</t>
+    <t>Nr 5</t>
   </si>
   <si>
     <t>Gjevre, Odde &amp; Vårdal</t>
   </si>
   <si>
     <t>Hannah Moira &amp; Ivar</t>
   </si>
   <si>
     <t>2-takt, Skavnes/Selnes</t>
   </si>
   <si>
     <t>Synnøves dansespelensemble</t>
   </si>
   <si>
     <t>Ronny Kjøsen og Ole Nilssen</t>
   </si>
   <si>
     <t>Baste og Arve</t>
   </si>
   <si>
     <t>Kortspel</t>
   </si>
   <si>
     <t>Kor Arti</t>
   </si>
@@ -494,51 +506,51 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:K26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5.367737" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="68.864136" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="14.924927" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="8.117065" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="1.440125" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="32.599182" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="7.462463" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="1.440125" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="1.440125" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="1.440125" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="1.440125" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="1.440125" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1"/>
       <c r="D1" s="1"/>
       <c r="E1" s="1"/>
       <c r="F1" s="1"/>
       <c r="G1" s="1"/>
       <c r="H1" s="1"/>
       <c r="I1" s="1"/>
       <c r="J1" s="1"/>
       <c r="K1" s="1"/>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" s="1"/>
       <c r="B2" s="1" t="s">
@@ -587,319 +599,319 @@
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5"/>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6"/>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6" t="s">
-        <v>7</v>
+        <v>9</v>
       </c>
     </row>
     <row r="7" spans="1:11">
       <c r="A7"/>
       <c r="B7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="8" spans="1:11">
       <c r="A8"/>
       <c r="B8" t="s">
-        <v>10</v>
+        <v>12</v>
       </c>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:11">
       <c r="A9"/>
       <c r="B9" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="C10"/>
       <c r="D10">
         <v>80</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11" t="s">
-        <v>13</v>
+        <v>17</v>
       </c>
       <c r="C11"/>
       <c r="D11">
         <v>78</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C12"/>
       <c r="D12">
         <v>77</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C13"/>
       <c r="D13">
         <v>76</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="C14"/>
       <c r="D14">
         <v>76</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C15"/>
       <c r="D15">
         <v>75</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="C16"/>
       <c r="D16">
         <v>70</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C17"/>
       <c r="D17">
         <v>69</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="C18"/>
       <c r="D18">
         <v>68</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="C19"/>
       <c r="D19">
         <v>67</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="C20"/>
       <c r="D20">
         <v>67</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="C21"/>
       <c r="D21">
         <v>66</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="C22"/>
       <c r="D22">
         <v>66</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>65</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="C24"/>
       <c r="D24">
         <v>64</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="C25"/>
       <c r="D25">
         <v>62</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="C26"/>
       <c r="D26">
         <v>59</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>