--- v0 (2025-10-15)
+++ v1 (2026-06-23)
@@ -12,104 +12,122 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resultatliste" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="24">
   <si>
     <t>Oslokappleiken 2025</t>
   </si>
   <si>
     <t>Eldre folkemusikkinstrument, senior</t>
   </si>
   <si>
     <t>NR.</t>
   </si>
   <si>
     <t>NAVN</t>
   </si>
   <si>
     <t>LAG</t>
   </si>
   <si>
     <t>FREMFØRING</t>
   </si>
   <si>
     <t>POENG</t>
   </si>
   <si>
     <t>Andrea Søgnen</t>
   </si>
   <si>
     <t>Gol spel- og dansarlag</t>
   </si>
   <si>
+    <t>86</t>
+  </si>
+  <si>
     <t>Åsmund Soldal</t>
   </si>
   <si>
     <t>FolkOrg</t>
   </si>
   <si>
+    <t>82</t>
+  </si>
+  <si>
     <t>Jonas Støre</t>
   </si>
   <si>
     <t>Søndre Trondhjems Spellmannslag</t>
   </si>
   <si>
     <t>Sander Gaaseide</t>
   </si>
   <si>
+    <t>80</t>
+  </si>
+  <si>
     <t>Frederick Brevig Jacobsen</t>
   </si>
   <si>
+    <t>79</t>
+  </si>
+  <si>
     <t>Elvin Ingeborgrud Berg</t>
   </si>
   <si>
+    <t>75</t>
+  </si>
+  <si>
     <t>Jan-Erik Tørres</t>
   </si>
   <si>
     <t>Valdres Folkemusikklag</t>
+  </si>
+  <si>
+    <t>71</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
@@ -546,154 +564,154 @@
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5"/>
-      <c r="E5">
-        <v>86</v>
+      <c r="E5" t="s">
+        <v>9</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D6"/>
-      <c r="E6">
-        <v>82</v>
+      <c r="E6" t="s">
+        <v>12</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C7" t="s">
+        <v>14</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7" t="s">
         <v>12</v>
-      </c>
-[...2 lines deleted...]
-        <v>82</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>4</v>
       </c>
       <c r="B8" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="C8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D8"/>
-      <c r="E8">
-        <v>80</v>
+      <c r="E8" t="s">
+        <v>16</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="C9" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D9"/>
-      <c r="E9">
-        <v>79</v>
+      <c r="E9" t="s">
+        <v>18</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="D10"/>
-      <c r="E10">
-        <v>75</v>
+      <c r="E10" t="s">
+        <v>20</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="D11"/>
-      <c r="E11">
-        <v>71</v>
+      <c r="E11" t="s">
+        <v>23</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>