--- v0 (2026-01-01)
+++ v1 (2026-08-24)
@@ -12,77 +12,80 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resultatliste" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="9">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="10">
   <si>
     <t>Oslokappleiken 2024</t>
   </si>
   <si>
     <t>Eldre folkemusikkinstrument, junior</t>
   </si>
   <si>
     <t>NR.</t>
   </si>
   <si>
     <t>NAVN</t>
   </si>
   <si>
     <t>LAG</t>
   </si>
   <si>
     <t>FREMFØRING</t>
   </si>
   <si>
     <t>POENG</t>
   </si>
   <si>
     <t>Ingrid Voldhaug Roland</t>
   </si>
   <si>
     <t>Øystre Slidre Spel- og dansarlag</t>
+  </si>
+  <si>
+    <t>68</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
@@ -519,52 +522,52 @@
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5"/>
-      <c r="E5">
-        <v>68</v>
+      <c r="E5" t="s">
+        <v>9</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>