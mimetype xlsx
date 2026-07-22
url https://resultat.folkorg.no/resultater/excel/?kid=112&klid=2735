--- v0 (2025-12-25)
+++ v1 (2026-07-22)
@@ -12,197 +12,248 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resultatliste" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>Oslokappleiken 2024</t>
   </si>
   <si>
     <t>Dans hardingfele, senior</t>
   </si>
   <si>
     <t>NR.</t>
   </si>
   <si>
     <t>NAVN</t>
   </si>
   <si>
     <t>LAG</t>
   </si>
   <si>
     <t>FREMFØRING</t>
   </si>
   <si>
     <t>POENG</t>
   </si>
   <si>
     <t>Dag Hamre, Brit Berthelsen Totland Dag Hamre, Brit Berthelsen Totland</t>
   </si>
   <si>
     <t>Valdreslaget i Oslo</t>
   </si>
   <si>
     <t>Valdresspringar</t>
   </si>
   <si>
+    <t>79</t>
+  </si>
+  <si>
     <t>Erland Voldhaug Andersen, Ingrid Voldhaug Roland Erland Voldhaug Andersen, Ingrid Voldhaug Roland</t>
   </si>
   <si>
     <t>Øystre Slidre Spel- og dansarlag</t>
   </si>
   <si>
+    <t>77</t>
+  </si>
+  <si>
     <t>Neri Sørnæs Bakkjen, Vilde Ellegaard Westeng Neri Sørnæs Bakkjen, Vilde Ellegaard Westeng</t>
   </si>
   <si>
     <t>Folkorg, Gransherad spel og dansarlag</t>
   </si>
   <si>
     <t>Telespringar</t>
   </si>
   <si>
+    <t>76</t>
+  </si>
+  <si>
     <t>Thea Myrjord Norheim Thea Myrjord Norheim</t>
   </si>
   <si>
     <t>Nes Nasjonale Dansarring</t>
   </si>
   <si>
+    <t>75</t>
+  </si>
+  <si>
     <t>Sondre Haugen, Gjertrud Raftevold Rue Sondre Haugen, Gjertrud Raftevold Rue</t>
   </si>
   <si>
     <t>Tinn Spelemannslag, Seljord folkemusikklag</t>
   </si>
   <si>
     <t>Sina Myhr, Knut Skrindo Sina Myhr, Knut Skrindo</t>
   </si>
   <si>
     <t>Ål spel- og dansarlag, FolkOrg</t>
   </si>
   <si>
     <t>Hallingspringar</t>
   </si>
   <si>
+    <t>74</t>
+  </si>
+  <si>
     <t>Tinngangar</t>
   </si>
   <si>
+    <t>70</t>
+  </si>
+  <si>
     <t>Helen Engelstad Kvalem, Hallvard Øfstaas Helen Engelstad Kvalem, Hallvard Øfstaas</t>
   </si>
   <si>
     <t>Hallinglaget i Oslo, Leikarringen i BUL Oslo</t>
   </si>
   <si>
     <t>Mattias Thedens, Amalie Kinsarvik Tvilde Mattias Thedens, Amalie Kinsarvik Tvilde</t>
   </si>
   <si>
     <t>Danseringen i Telelaget, Hardanger spelemannslag</t>
   </si>
   <si>
+    <t>67</t>
+  </si>
+  <si>
     <t>Ulf-Arne Johannessen, Tuva Syvertsen Ulf-Arne Johannessen, Tuva Syvertsen</t>
   </si>
   <si>
     <t xml:space="preserve">Hallingspringar </t>
   </si>
   <si>
+    <t>65</t>
+  </si>
+  <si>
     <t>Jon Bugge Mariussen, Ingrid Skrindo Jon Bugge Mariussen, Ingrid Skrindo</t>
   </si>
   <si>
     <t>FolkOrg</t>
   </si>
   <si>
     <t>Marianne Jøtun Fauske, Vebjørn Jøtun Fauske Marianne Jøtun Fauske, Vebjørn Jøtun Fauske</t>
   </si>
   <si>
+    <t>64</t>
+  </si>
+  <si>
     <t>Ånund Meberg Myhren, Tilia Hernes Paasche-Aasen Ånund Meberg Myhren, Tilia Hernes Paasche-Aasen</t>
   </si>
   <si>
     <t>Hallinglaget i Oslo, Hallinglaget i oslo</t>
   </si>
   <si>
+    <t>62</t>
+  </si>
+  <si>
     <t>Hanna Seierstad Skrindo, Ingrid Skrindo Hanna Seierstad Skrindo, Ingrid Skrindo</t>
   </si>
   <si>
+    <t>61</t>
+  </si>
+  <si>
     <t>Svein Aasen, Helen Engelstad Kvalem Svein Aasen, Helen Engelstad Kvalem</t>
   </si>
   <si>
     <t>Numedal Spel- og dansarlag</t>
   </si>
   <si>
     <t>Numedalsspringar</t>
   </si>
   <si>
+    <t>60</t>
+  </si>
+  <si>
     <t>Siv Heidi Rugaas Flatland, Kristian Lillehagen Siv Heidi Rugaas Flatland, Kristian Lillehagen</t>
   </si>
   <si>
     <t>Kongsberg Spel- og dansarlag</t>
   </si>
   <si>
+    <t>59</t>
+  </si>
+  <si>
     <t>Alix Cordray, Hans-Hinrich Thedens Alix Cordray, Hans-Hinrich Thedens</t>
   </si>
   <si>
     <t>Springar fra Tovdal</t>
   </si>
   <si>
+    <t>57</t>
+  </si>
+  <si>
     <t>Siv Heidi Rugaas Flatland Siv Heidi Rugaas Flatland</t>
   </si>
   <si>
     <t>Telegangar m/følge</t>
   </si>
   <si>
+    <t>56</t>
+  </si>
+  <si>
     <t>Torbjørn Bergwitz Lauen, Ingeborg Bjørnseth Revheim Torbjørn Bergwitz Lauen, Ingeborg Bjørnseth Revheim</t>
   </si>
   <si>
     <t>Leikarringen i BUL Oslo</t>
   </si>
   <si>
     <t>Vestlandsspringar</t>
   </si>
   <si>
+    <t>55</t>
+  </si>
+  <si>
     <t>Kristian Lillehagen, Ann-Mari Lofthus Kristian Lillehagen, Ann-Mari Lofthus</t>
   </si>
   <si>
     <t>Telegangar</t>
+  </si>
+  <si>
+    <t>50</t>
   </si>
   <si>
     <t>Joar T. Hovda, Ann-Mari Lofthus, Tale Tvitekkja Joar T. Hovda, Ann-Mari Lofthus, Tale Tvitekkja</t>
   </si>
   <si>
     <t>Tremannsdans, telespringar</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
     </font>
     <font>
       <b val="1"/>
@@ -647,420 +698,420 @@
         <v>5</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>7</v>
       </c>
       <c r="C5" t="s">
         <v>8</v>
       </c>
       <c r="D5" t="s">
         <v>9</v>
       </c>
-      <c r="E5">
-        <v>79</v>
+      <c r="E5" t="s">
+        <v>10</v>
       </c>
       <c r="F5"/>
       <c r="G5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="C6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="D6" t="s">
         <v>9</v>
       </c>
-      <c r="E6">
-        <v>77</v>
+      <c r="E6" t="s">
+        <v>13</v>
       </c>
       <c r="F6"/>
       <c r="G6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="C7" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>16</v>
+      </c>
+      <c r="E7" t="s">
+        <v>17</v>
       </c>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>4</v>
       </c>
       <c r="B8" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="C8" t="s">
+        <v>19</v>
+      </c>
+      <c r="D8" t="s">
         <v>16</v>
       </c>
-      <c r="D8" t="s">
-[...3 lines deleted...]
-        <v>75</v>
+      <c r="E8" t="s">
+        <v>20</v>
       </c>
       <c r="F8"/>
       <c r="G8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>4</v>
       </c>
       <c r="B9" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>16</v>
+      </c>
+      <c r="E9" t="s">
+        <v>20</v>
       </c>
       <c r="F9"/>
       <c r="G9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>25</v>
+      </c>
+      <c r="E10" t="s">
+        <v>26</v>
       </c>
       <c r="F10"/>
       <c r="G10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="C11" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>27</v>
+      </c>
+      <c r="E11" t="s">
+        <v>28</v>
       </c>
       <c r="F11"/>
       <c r="G11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>25</v>
+      </c>
+      <c r="E12" t="s">
+        <v>28</v>
       </c>
       <c r="F12"/>
       <c r="G12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" t="s">
         <v>25</v>
       </c>
-      <c r="C13" t="s">
-[...6 lines deleted...]
-        <v>67</v>
+      <c r="E13" t="s">
+        <v>33</v>
       </c>
       <c r="F13"/>
       <c r="G13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="C14"/>
       <c r="D14" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
+        <v>36</v>
       </c>
       <c r="F14"/>
       <c r="G14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="C15" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
         <v>9</v>
       </c>
-      <c r="E15">
-        <v>65</v>
+      <c r="E15" t="s">
+        <v>36</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="C16"/>
       <c r="D16" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>25</v>
+      </c>
+      <c r="E16" t="s">
+        <v>40</v>
       </c>
       <c r="F16"/>
       <c r="G16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17" t="s">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="C17" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>25</v>
+      </c>
+      <c r="E17" t="s">
+        <v>43</v>
       </c>
       <c r="F17"/>
       <c r="G17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18" t="s">
-        <v>34</v>
+        <v>44</v>
       </c>
       <c r="C18"/>
       <c r="D18" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>35</v>
+      </c>
+      <c r="E18" t="s">
+        <v>45</v>
       </c>
       <c r="F18"/>
       <c r="G18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19" t="s">
-        <v>35</v>
+        <v>46</v>
       </c>
       <c r="C19" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>48</v>
+      </c>
+      <c r="E19" t="s">
+        <v>49</v>
       </c>
       <c r="F19"/>
       <c r="G19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="C20" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>16</v>
+      </c>
+      <c r="E20" t="s">
+        <v>52</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="C21"/>
       <c r="D21" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>54</v>
+      </c>
+      <c r="E21" t="s">
+        <v>55</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22" t="s">
-        <v>42</v>
+        <v>56</v>
       </c>
       <c r="C22"/>
       <c r="D22" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-        <v>56</v>
+        <v>57</v>
+      </c>
+      <c r="E22" t="s">
+        <v>58</v>
       </c>
       <c r="F22"/>
       <c r="G22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23" t="s">
-        <v>44</v>
+        <v>59</v>
       </c>
       <c r="C23" t="s">
-        <v>45</v>
+        <v>60</v>
       </c>
       <c r="D23" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>61</v>
+      </c>
+      <c r="E23" t="s">
+        <v>62</v>
       </c>
       <c r="F23"/>
       <c r="G23"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24" t="s">
-        <v>47</v>
+        <v>63</v>
       </c>
       <c r="C24" t="s">
-        <v>39</v>
+        <v>51</v>
       </c>
       <c r="D24" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>64</v>
+      </c>
+      <c r="E24" t="s">
+        <v>65</v>
       </c>
       <c r="F24"/>
       <c r="G24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25" t="s">
-        <v>49</v>
+        <v>66</v>
       </c>
       <c r="C25"/>
       <c r="D25" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>67</v>
+      </c>
+      <c r="E25" t="s">
+        <v>65</v>
       </c>
       <c r="F25"/>
       <c r="G25"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>