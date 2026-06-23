--- v0 (2025-12-17)
+++ v1 (2026-06-23)
@@ -12,269 +12,344 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Resultatliste" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>Landskappleiken på Gol 2024</t>
   </si>
   <si>
     <t>Lagdans, senior</t>
   </si>
   <si>
     <t>NR.</t>
   </si>
   <si>
     <t>NAVN</t>
   </si>
   <si>
     <t>FREMFØRING</t>
   </si>
   <si>
     <t>POENG</t>
   </si>
   <si>
     <t>Bulder og Brak</t>
   </si>
   <si>
     <t>Halling</t>
   </si>
   <si>
+    <t>92</t>
+  </si>
+  <si>
     <t>Papalooks</t>
   </si>
   <si>
     <t>Småjondølenes dansarlag</t>
   </si>
   <si>
     <t>Telespringar</t>
   </si>
   <si>
+    <t>89</t>
+  </si>
+  <si>
     <t>Røros folkedanslag - lag 1</t>
   </si>
   <si>
     <t>Rørospols</t>
   </si>
   <si>
+    <t>88</t>
+  </si>
+  <si>
     <t>Røros folkedanslag - lag 2</t>
   </si>
   <si>
+    <t>87</t>
+  </si>
+  <si>
     <t>Bygdedanslaget i Bjørgvin</t>
   </si>
   <si>
     <t>Rull</t>
   </si>
   <si>
+    <t>83</t>
+  </si>
+  <si>
     <t>#Hedmark</t>
   </si>
   <si>
     <t>Pols</t>
   </si>
   <si>
+    <t>81</t>
+  </si>
+  <si>
     <t>Hallinglaget i Oslo 1</t>
   </si>
   <si>
     <t>Hallingspringar</t>
   </si>
   <si>
+    <t>80</t>
+  </si>
+  <si>
     <t>Leikarringen i BUL Oslo - Lag Turid</t>
   </si>
   <si>
     <t>Polsdans fra Finnskogen</t>
   </si>
   <si>
+    <t>79</t>
+  </si>
+  <si>
     <t>Gol spel- og dansarlag 2</t>
   </si>
   <si>
+    <t>78</t>
+  </si>
+  <si>
     <t>Gransherad Spel og Dansarlag - Gangar</t>
   </si>
   <si>
     <t xml:space="preserve">Gangar </t>
   </si>
   <si>
     <t>Gransherad Spel og Dansarlag - halling</t>
   </si>
   <si>
     <t>Ål spel- og dansarlag</t>
   </si>
   <si>
     <t>Hardanger spelemannslag  1</t>
   </si>
   <si>
     <t xml:space="preserve">Springar frå Sørfjorden </t>
   </si>
   <si>
+    <t>77</t>
+  </si>
+  <si>
     <t>Gol spel- og dansarlag 1</t>
   </si>
   <si>
+    <t>75</t>
+  </si>
+  <si>
     <t>Rogadans - det bur ein suldalsspringar i oss alle</t>
   </si>
   <si>
     <t>Suldalsspringar</t>
   </si>
   <si>
     <t>Valdreslaget i Oslo</t>
   </si>
   <si>
     <t>Valdresspringar</t>
   </si>
   <si>
     <t>Leikarringen i BUL Oslo - lag Hulda</t>
   </si>
   <si>
+    <t>74</t>
+  </si>
+  <si>
     <t>Tinn Spelemannslag</t>
   </si>
   <si>
     <t>Tinngangar</t>
   </si>
   <si>
     <t>Lom spel- og dansarlag</t>
   </si>
   <si>
     <t>Lomsspringleik</t>
   </si>
   <si>
+    <t>73</t>
+  </si>
+  <si>
     <t>Spelemannslaget Fjelljom</t>
   </si>
   <si>
     <t>Springar frå Nordfjord</t>
   </si>
   <si>
     <t>Voss Spelemannslag</t>
   </si>
   <si>
     <t>Vossaspringar</t>
   </si>
   <si>
     <t>Leikarringen i BUL Oslo - lag Klara</t>
   </si>
   <si>
+    <t>72</t>
+  </si>
+  <si>
     <t>Sæbyggjan</t>
   </si>
   <si>
     <t>Setesdalsgangar</t>
   </si>
   <si>
     <t>Vågå dansarlag</t>
   </si>
   <si>
     <t>Vågåspringleik</t>
   </si>
   <si>
     <t>Nes Nasjonale Dansarring</t>
   </si>
   <si>
+    <t>71</t>
+  </si>
+  <si>
     <t>Kjæringlaget</t>
   </si>
   <si>
     <t xml:space="preserve">valdres springar </t>
   </si>
   <si>
+    <t>70</t>
+  </si>
+  <si>
     <t>Trysil-Knut dans og spelmannslag og Engerdalsringen</t>
   </si>
   <si>
     <t>Runnom</t>
   </si>
   <si>
     <t>Hallinglaget i Oslo 2</t>
   </si>
   <si>
+    <t>69</t>
+  </si>
+  <si>
     <t>Syndebukken spel- og dansarlag</t>
   </si>
   <si>
     <t>Sørfjordspringar</t>
   </si>
   <si>
+    <t>68</t>
+  </si>
+  <si>
     <t xml:space="preserve">Øystre-Slidre spel og dansarlag </t>
   </si>
   <si>
     <t>Valdres springar</t>
   </si>
   <si>
     <t>Indre Sunnfjord Spelemannslag</t>
   </si>
   <si>
     <t>Jølstraspringar.</t>
   </si>
   <si>
+    <t>67</t>
+  </si>
+  <si>
     <t>Vårflaumen spel og dansarlag</t>
   </si>
   <si>
     <t>Vestre Slidre folkemusikk - og danselag</t>
   </si>
   <si>
+    <t>66</t>
+  </si>
+  <si>
     <t>Bygdedanslaget i Hamar</t>
   </si>
   <si>
     <t>Pols fra Østerdalen</t>
   </si>
   <si>
+    <t>64</t>
+  </si>
+  <si>
     <t>Nordbygda spel- og Dansarlag</t>
   </si>
   <si>
     <t>Gamalt</t>
   </si>
   <si>
     <t>Onsdagsringen, Bergen ungdomslag Ervingen</t>
   </si>
   <si>
     <t>Parhalling</t>
   </si>
   <si>
+    <t>59</t>
+  </si>
+  <si>
     <t>Kongsberg Spel- og Dansarlag</t>
   </si>
   <si>
     <t>Telegangar</t>
   </si>
   <si>
+    <t>57</t>
+  </si>
+  <si>
     <t>Numedal spel- og dansarlag</t>
   </si>
   <si>
     <t>Numedalsspringar</t>
   </si>
   <si>
+    <t>52</t>
+  </si>
+  <si>
     <t xml:space="preserve">Gardsjordstoga studentdansarlag </t>
+  </si>
+  <si>
+    <t>50</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="14"/>
       <color rgb="FF000000"/>
       <name val="Verdana"/>
@@ -708,676 +783,676 @@
       </c>
       <c r="C4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E4" s="3"/>
       <c r="F4" s="3"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
       <c r="I4" s="3"/>
       <c r="J4" s="3"/>
       <c r="K4" s="3"/>
     </row>
     <row r="5" spans="1:11">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
         <v>7</v>
       </c>
-      <c r="D5">
-        <v>92</v>
+      <c r="D5" t="s">
+        <v>8</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:11">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="C6" t="s">
         <v>7</v>
       </c>
-      <c r="D6">
-        <v>92</v>
+      <c r="D6" t="s">
+        <v>8</v>
       </c>
       <c r="E6"/>
       <c r="F6"/>
     </row>
     <row r="7" spans="1:11">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>89</v>
+        <v>11</v>
+      </c>
+      <c r="D7" t="s">
+        <v>12</v>
       </c>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:11">
       <c r="A8">
         <v>4</v>
       </c>
       <c r="B8" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="C8" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>88</v>
+        <v>14</v>
+      </c>
+      <c r="D8" t="s">
+        <v>15</v>
       </c>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:11">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="C9" t="s">
-        <v>12</v>
-[...2 lines deleted...]
-        <v>87</v>
+        <v>14</v>
+      </c>
+      <c r="D9" t="s">
+        <v>17</v>
       </c>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:11">
       <c r="A10">
         <v>6</v>
       </c>
       <c r="B10" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="C10" t="s">
-        <v>15</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>19</v>
+      </c>
+      <c r="D10" t="s">
+        <v>20</v>
       </c>
       <c r="E10"/>
       <c r="F10"/>
     </row>
     <row r="11" spans="1:11">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="C11" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>22</v>
+      </c>
+      <c r="D11" t="s">
+        <v>23</v>
       </c>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:11">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="C12" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>25</v>
+      </c>
+      <c r="D12" t="s">
+        <v>26</v>
       </c>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:11">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="C13" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>28</v>
+      </c>
+      <c r="D13" t="s">
+        <v>29</v>
       </c>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:11">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="C14" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>25</v>
+      </c>
+      <c r="D14" t="s">
+        <v>31</v>
       </c>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:11">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C15" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>33</v>
+      </c>
+      <c r="D15" t="s">
+        <v>31</v>
       </c>
       <c r="E15"/>
       <c r="F15"/>
     </row>
     <row r="16" spans="1:11">
       <c r="A16">
         <v>10</v>
       </c>
       <c r="B16" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="C16" t="s">
         <v>7</v>
       </c>
-      <c r="D16">
-        <v>78</v>
+      <c r="D16" t="s">
+        <v>31</v>
       </c>
       <c r="E16"/>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:11">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="C17" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>25</v>
+      </c>
+      <c r="D17" t="s">
+        <v>31</v>
       </c>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:11">
       <c r="A18">
         <v>14</v>
       </c>
       <c r="B18" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="C18" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>37</v>
+      </c>
+      <c r="D18" t="s">
+        <v>38</v>
       </c>
       <c r="E18"/>
       <c r="F18"/>
     </row>
     <row r="19" spans="1:11">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="C19" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>25</v>
+      </c>
+      <c r="D19" t="s">
+        <v>40</v>
       </c>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:11">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20" t="s">
-        <v>30</v>
+        <v>41</v>
       </c>
       <c r="C20" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>42</v>
+      </c>
+      <c r="D20" t="s">
+        <v>40</v>
       </c>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:11">
       <c r="A21">
         <v>15</v>
       </c>
       <c r="B21" t="s">
-        <v>32</v>
+        <v>43</v>
       </c>
       <c r="C21" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>44</v>
+      </c>
+      <c r="D21" t="s">
+        <v>40</v>
       </c>
       <c r="E21"/>
       <c r="F21"/>
     </row>
     <row r="22" spans="1:11">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="C22" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>28</v>
+      </c>
+      <c r="D22" t="s">
+        <v>46</v>
       </c>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:11">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="C23" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>48</v>
+      </c>
+      <c r="D23" t="s">
+        <v>46</v>
       </c>
       <c r="E23"/>
       <c r="F23"/>
     </row>
     <row r="24" spans="1:11">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="C24" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>50</v>
+      </c>
+      <c r="D24" t="s">
+        <v>51</v>
       </c>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:11">
       <c r="A25">
         <v>20</v>
       </c>
       <c r="B25" t="s">
-        <v>39</v>
+        <v>52</v>
       </c>
       <c r="C25" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>53</v>
+      </c>
+      <c r="D25" t="s">
+        <v>51</v>
       </c>
       <c r="E25"/>
       <c r="F25"/>
     </row>
     <row r="26" spans="1:11">
       <c r="A26">
         <v>20</v>
       </c>
       <c r="B26" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="C26" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-        <v>73</v>
+        <v>55</v>
+      </c>
+      <c r="D26" t="s">
+        <v>51</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:11">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="C27" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>28</v>
+      </c>
+      <c r="D27" t="s">
+        <v>57</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:11">
       <c r="A28">
         <v>23</v>
       </c>
       <c r="B28" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="C28" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>59</v>
+      </c>
+      <c r="D28" t="s">
+        <v>57</v>
       </c>
       <c r="E28"/>
       <c r="F28"/>
     </row>
     <row r="29" spans="1:11">
       <c r="A29">
         <v>23</v>
       </c>
       <c r="B29" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="C29" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>61</v>
+      </c>
+      <c r="D29" t="s">
+        <v>57</v>
       </c>
       <c r="E29"/>
       <c r="F29"/>
     </row>
     <row r="30" spans="1:11">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30" t="s">
-        <v>48</v>
+        <v>62</v>
       </c>
       <c r="C30" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>71</v>
+        <v>11</v>
+      </c>
+      <c r="D30" t="s">
+        <v>63</v>
       </c>
       <c r="E30"/>
       <c r="F30"/>
     </row>
     <row r="31" spans="1:11">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31" t="s">
-        <v>49</v>
+        <v>64</v>
       </c>
       <c r="C31" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>65</v>
+      </c>
+      <c r="D31" t="s">
+        <v>66</v>
       </c>
       <c r="E31"/>
       <c r="F31"/>
     </row>
     <row r="32" spans="1:11">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32" t="s">
-        <v>51</v>
+        <v>67</v>
       </c>
       <c r="C32" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>68</v>
+      </c>
+      <c r="D32" t="s">
+        <v>66</v>
       </c>
       <c r="E32"/>
       <c r="F32"/>
     </row>
     <row r="33" spans="1:11">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="C33" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>25</v>
+      </c>
+      <c r="D33" t="s">
+        <v>70</v>
       </c>
       <c r="E33"/>
       <c r="F33"/>
     </row>
     <row r="34" spans="1:11">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34" t="s">
-        <v>54</v>
+        <v>71</v>
       </c>
       <c r="C34" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>72</v>
+      </c>
+      <c r="D34" t="s">
+        <v>73</v>
       </c>
       <c r="E34"/>
       <c r="F34"/>
     </row>
     <row r="35" spans="1:11">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="C35" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-        <v>68</v>
+        <v>75</v>
+      </c>
+      <c r="D35" t="s">
+        <v>73</v>
       </c>
       <c r="E35"/>
       <c r="F35"/>
     </row>
     <row r="36" spans="1:11">
       <c r="A36">
         <v>32</v>
       </c>
       <c r="B36" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="C36" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>77</v>
+      </c>
+      <c r="D36" t="s">
+        <v>78</v>
       </c>
       <c r="E36"/>
       <c r="F36"/>
     </row>
     <row r="37" spans="1:11">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C37" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>44</v>
+      </c>
+      <c r="D37" t="s">
+        <v>78</v>
       </c>
       <c r="E37"/>
       <c r="F37"/>
     </row>
     <row r="38" spans="1:11">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="C38" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-        <v>66</v>
+        <v>44</v>
+      </c>
+      <c r="D38" t="s">
+        <v>81</v>
       </c>
       <c r="E38"/>
       <c r="F38"/>
     </row>
     <row r="39" spans="1:11">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39" t="s">
-        <v>62</v>
+        <v>82</v>
       </c>
       <c r="C39" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>83</v>
+      </c>
+      <c r="D39" t="s">
+        <v>84</v>
       </c>
       <c r="E39"/>
       <c r="F39"/>
     </row>
     <row r="40" spans="1:11">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40" t="s">
-        <v>64</v>
+        <v>85</v>
       </c>
       <c r="C40" t="s">
-        <v>65</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>86</v>
+      </c>
+      <c r="D40" t="s">
+        <v>84</v>
       </c>
       <c r="E40"/>
       <c r="F40"/>
     </row>
     <row r="41" spans="1:11">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41" t="s">
-        <v>66</v>
+        <v>87</v>
       </c>
       <c r="C41" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>88</v>
+      </c>
+      <c r="D41" t="s">
+        <v>89</v>
       </c>
       <c r="E41"/>
       <c r="F41"/>
     </row>
     <row r="42" spans="1:11">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42" t="s">
-        <v>68</v>
+        <v>90</v>
       </c>
       <c r="C42" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>57</v>
+        <v>91</v>
+      </c>
+      <c r="D42" t="s">
+        <v>92</v>
       </c>
       <c r="E42"/>
       <c r="F42"/>
     </row>
     <row r="43" spans="1:11">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43" t="s">
-        <v>70</v>
+        <v>93</v>
       </c>
       <c r="C43" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>94</v>
+      </c>
+      <c r="D43" t="s">
+        <v>95</v>
       </c>
       <c r="E43"/>
       <c r="F43"/>
     </row>
     <row r="44" spans="1:11">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44" t="s">
-        <v>72</v>
+        <v>96</v>
       </c>
       <c r="C44" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>91</v>
+      </c>
+      <c r="D44" t="s">
+        <v>97</v>
       </c>
       <c r="E44"/>
       <c r="F44"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>